--- v0 (2026-06-20)
+++ v1 (2026-09-19)
@@ -103,57 +103,85 @@
               </w:rPr>
               <w:t xml:space="preserve">Documento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464850" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Certidicado de ausencia de Alegaciones Reglamento de la agrupacion de voluntarios de proteccion civil</w:t>
+              <w:t xml:space="preserve">Certificado de ausencia de Alegaciones Reglamento de la agrupacion de voluntarios de proteccion civil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="23400" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464850" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Certificado de ausencia de Alegaciones Ordenanza fiscal tasa RSU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>