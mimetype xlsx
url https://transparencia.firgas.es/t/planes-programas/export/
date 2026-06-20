--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -108,83 +108,67 @@
     <t>31-03-2026</t>
   </si>
   <si>
     <t>Plan Estratégico Municipal de Desarrollo Local de Firgas 2025-2030.</t>
   </si>
   <si>
     <t>Promover el desarrollo económico, social y ambiental sostenible de Firgas; facilitar la consolidación de un tejido productivo diversificado y competitivo; mejorar la calidad de vida y la cohesión social; impulsar la valorización del patrimonio natural, cultural y gastronómico; y fortalecer la gobernanza municipal para responder a los retos demográficos y territoriales presentes y futuros.</t>
   </si>
   <si>
     <t>El plan prevé la realización de un diagnóstico del municipio, un proceso participativo, un análisis DAFO, la formulación de la estrategia local de desarrollo y un plan de actuación con hoja de ruta. Además, organiza sus acciones en cuatro grandes objetivos: promoción del desarrollo económico local, mejora de servicios y calidad de vida, mantenimiento y recuperación del patrimonio local y mejora de la oferta turística, y gobernanza, transparencia y cooperación institucional.
  </t>
   </si>
   <si>
     <t>Recopilación y análisis de datos estadísticos y documentales, participación ciudadana y de agentes sociales y económicos, jornadas participativas, entrevistas a informantes clave, encuestas de priorización, recursos municipales para programar actuaciones y posibles fuentes de financiación pública regional, nacional y europea.</t>
   </si>
   <si>
     <t>2025-2030, con un horizonte de actuación de cinco años.</t>
   </si>
   <si>
     <t>Ayuntamiento de la Villa de Firgas, siendo de interés de la Concejalía de Desarrollo Local y aprobado definitivamente por el Pleno municipal.</t>
   </si>
   <si>
     <t>Proceso de seguimiento y evaluación durante todo el periodo de vigencia, con control sistemático de avances y resultados, detección de desviaciones y ajustes para optimizar la efectividad y garantizar la transparencia.</t>
   </si>
   <si>
-    <t>31-12-2022</t>
-[...2 lines deleted...]
-    <t>Plan de Emergencias Municipal de Firgas</t>
+    <t>31-12-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Plan de Emergencias Municipal de Firgas</t>
   </si>
   <si>
     <t>Planificar y organizar la respuesta municipal ante situaciones de grave riesgo, catástrofe o calamidad pública; coordinar recursos humanos y materiales; proteger a las personas, los bienes y el medio ambiente; garantizar una actuación eficaz y coordinada.</t>
   </si>
   <si>
-    <t>Ayuntamiento de la Villa de Firgas (Dirección del Plan: Alcaldía-Presidencia; Dirección Técnica según estructura del PEMU).</t>
-[...2 lines deleted...]
-    <t>Grado de implantación del Plan; eficacia en la coordinación de recursos; tiempos de respuesta; realización de simulacros y acciones formativas; revisión y actualización periódica del PEMU.
+    <t>Ayuntamiento de la Villa de Firgas (Dirección del Plan: Alcaldía-Presidencia; Dirección Técnica según estructura del PEMU).
  </t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...15 lines deleted...]
-</t>
+    <t>Grado de implantación del Plan; eficacia en la coordinación de recursos; tiempos de respuesta; realización de simulacros y acciones formativas; revisión y actualización periódica del PEMU.</t>
+  </si>
+  <si>
+    <t>Decreto activación noviembre 2025 (PDF) (ODT)       Decreto finalización noviembre 2025 (PDF) (ODT)   Decreto activación diciembre 2025 (PDF) (ODT)        Decreto activación marzo 2026  (PDF) (ODT)        Decreto recordatorio PEMU 2026 (PDF) (ODT) </t>
   </si>
   <si>
     <t>https://transparencia.firgas.es/storage/uploads/1769514004220823-PEMU-FIRGAS-2_compressed_compressed-1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -539,51 +523,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="462" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="565" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="386" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="167" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="258" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="114" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="293" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="126" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="78" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
@@ -665,51 +649,51 @@
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>28</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="H4" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>35</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="K4" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>