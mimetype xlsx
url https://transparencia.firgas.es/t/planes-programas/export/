--- v1 (2026-06-20)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>objetivos</t>
   </si>
   <si>
     <t>actividades_previstas</t>
   </si>
   <si>
     <t>medios_necesarios</t>
   </si>
   <si>
     <t>estimacion_temporal</t>
   </si>
   <si>
     <t>responsable</t>
   </si>
   <si>
@@ -106,50 +106,56 @@
   </si>
   <si>
     <t>31-03-2026</t>
   </si>
   <si>
     <t>Plan Estratégico Municipal de Desarrollo Local de Firgas 2025-2030.</t>
   </si>
   <si>
     <t>Promover el desarrollo económico, social y ambiental sostenible de Firgas; facilitar la consolidación de un tejido productivo diversificado y competitivo; mejorar la calidad de vida y la cohesión social; impulsar la valorización del patrimonio natural, cultural y gastronómico; y fortalecer la gobernanza municipal para responder a los retos demográficos y territoriales presentes y futuros.</t>
   </si>
   <si>
     <t>El plan prevé la realización de un diagnóstico del municipio, un proceso participativo, un análisis DAFO, la formulación de la estrategia local de desarrollo y un plan de actuación con hoja de ruta. Además, organiza sus acciones en cuatro grandes objetivos: promoción del desarrollo económico local, mejora de servicios y calidad de vida, mantenimiento y recuperación del patrimonio local y mejora de la oferta turística, y gobernanza, transparencia y cooperación institucional.
  </t>
   </si>
   <si>
     <t>Recopilación y análisis de datos estadísticos y documentales, participación ciudadana y de agentes sociales y económicos, jornadas participativas, entrevistas a informantes clave, encuestas de priorización, recursos municipales para programar actuaciones y posibles fuentes de financiación pública regional, nacional y europea.</t>
   </si>
   <si>
     <t>2025-2030, con un horizonte de actuación de cinco años.</t>
   </si>
   <si>
     <t>Ayuntamiento de la Villa de Firgas, siendo de interés de la Concejalía de Desarrollo Local y aprobado definitivamente por el Pleno municipal.</t>
   </si>
   <si>
     <t>Proceso de seguimiento y evaluación durante todo el periodo de vigencia, con control sistemático de avances y resultados, detección de desviaciones y ajustes para optimizar la efectividad y garantizar la transparencia.</t>
+  </si>
+  <si>
+    <t>https://transparencia.firgas.es/storage/uploads/177641107823.CERTIFICADO PLENO 31.03..2026. plan estrategico.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.firgas.es/storage/uploads/174238498042. 20240227Plan10. Plan Estrategico subvenciones 2024-20263.odt</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t xml:space="preserve"> Plan de Emergencias Municipal de Firgas</t>
   </si>
   <si>
     <t>Planificar y organizar la respuesta municipal ante situaciones de grave riesgo, catástrofe o calamidad pública; coordinar recursos humanos y materiales; proteger a las personas, los bienes y el medio ambiente; garantizar una actuación eficaz y coordinada.</t>
   </si>
   <si>
     <t>Ayuntamiento de la Villa de Firgas (Dirección del Plan: Alcaldía-Presidencia; Dirección Técnica según estructura del PEMU).
  </t>
   </si>
   <si>
     <t>Grado de implantación del Plan; eficacia en la coordinación de recursos; tiempos de respuesta; realización de simulacros y acciones formativas; revisión y actualización periódica del PEMU.</t>
   </si>
   <si>
     <t>Decreto activación noviembre 2025 (PDF) (ODT)       Decreto finalización noviembre 2025 (PDF) (ODT)   Decreto activación diciembre 2025 (PDF) (ODT)        Decreto activación marzo 2026  (PDF) (ODT)        Decreto recordatorio PEMU 2026 (PDF) (ODT) </t>
   </si>
   <si>
     <t>https://transparencia.firgas.es/storage/uploads/1769514004220823-PEMU-FIRGAS-2_compressed_compressed-1.pdf</t>
   </si>
 </sst>
 </file>
@@ -524,52 +530,52 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="462" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="565" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="386" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="69" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="167" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="258" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="293" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="126" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="78" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="133" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="144" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -646,75 +652,81 @@
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>28</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
         <v>366</v>
       </c>
       <c r="B4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">